--- v0 (2026-02-19)
+++ v1 (2026-04-06)
@@ -59,75 +59,75 @@
   <si>
     <t>AV мультимедиа</t>
   </si>
   <si>
     <t>1.2</t>
   </si>
   <si>
     <t>Селекторы AV-сигнала</t>
   </si>
   <si>
     <t>1.2.1</t>
   </si>
   <si>
     <t>HDMI-cелекторы</t>
   </si>
   <si>
     <t>FONESTAR</t>
   </si>
   <si>
     <t>FO-22SW51</t>
   </si>
   <si>
     <t>Свитчер для выбора источника HDMI-сигнала для демонстрации на дисплее, 5 входов и 1 выход. Разрешение до UHD 4K@60 Гц, пропускная способность канала 18 Гбит/с. Версия HDMI 2.0, поддержка цифрового стандарта HDCP 2.2 и цифровых аудиоформатов 7.1 LPCM, DTS Digital и Dolby Digital. Совместимость с CEC. LED-индикация и кнопка переключения источников на корпусе. ИК-порт для управления пультом ДУ (в комплекте). Габаритные размеры 81x18x58 мм, вес 60 г. Питание 5В DC через адаптер в комплекте.</t>
   </si>
   <si>
-    <t>10 189</t>
+    <t>10 418</t>
   </si>
   <si>
     <t>звоните</t>
   </si>
   <si>
     <t>1.3</t>
   </si>
   <si>
     <t>Разветвители AV-сигнала</t>
   </si>
   <si>
     <t>1.3.1</t>
   </si>
   <si>
     <t>HDMI-разветвители</t>
   </si>
   <si>
     <t>FO-22S2ED</t>
   </si>
   <si>
     <t>Сплиттер HDMI-сигнала с 1 входа на 2 выхода. Разрешение до UHD 4K@60 Гц, пропускная способность канала 18 Гбит/с. Версия HDMI 2.0 (совместим с 1.4), поддержка цифрового стандарта HDCP 2.2 (совместим с 1.4) и управления EDID (авто или ручное). LED-индикация. Габаритные размеры 90x14x144 мм, вес 100 г. Питание 5В DC через адаптер в комплекте.</t>
   </si>
   <si>
-    <t>8 927</t>
+    <t>9 127</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>